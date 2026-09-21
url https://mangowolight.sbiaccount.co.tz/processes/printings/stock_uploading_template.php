--- v0 (2026-07-21)
+++ v1 (2026-09-21)
@@ -97,51 +97,51 @@
   <authors>
     <author>Author</author>
   </authors>
   <commentList>
     <comment ref="D1" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Format: YYYY-MM-DD e.g. 2025-04-01</t>
         </r>
       </text>
     </comment>
   </commentList>
 </comments>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="122">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="127">
   <si>
     <t>S/N</t>
   </si>
   <si>
     <t>Item Name</t>
   </si>
   <si>
     <t>Quantity</t>
   </si>
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>MAN0001 - 9W (1 COLOUR PLASTIC) (Pieces)</t>
   </si>
   <si>
     <t>MAN0002- 9W (3 COLOUR PLASTIC) (Pieces)</t>
   </si>
   <si>
     <t>MAN0003 - 9W (1 COLOUR ALLUMINIUM) (Pieces)</t>
   </si>
   <si>
     <t>MAN0004 - 5W (1 COLOUR PLASTIC) (Pieces)</t>
   </si>
   <si>
@@ -463,50 +463,65 @@
     <t>MAN0118 (Pieces)</t>
   </si>
   <si>
     <t>MAN0119 (Pieces)</t>
   </si>
   <si>
     <t>MAN0120 (Pieces)</t>
   </si>
   <si>
     <t>MAN0121 (Pieces)</t>
   </si>
   <si>
     <t>MAN0122 (Pieces)</t>
   </si>
   <si>
     <t>MAN0123 (Pieces)</t>
   </si>
   <si>
     <t>MAN0124- Surface mounted LED downlight (Pieces)</t>
   </si>
   <si>
     <t>MAN0125 - LED COB spot light (cylinder/can style) (Pieces)</t>
   </si>
   <si>
     <t>MAN0126 - LED ceiling spotlight (surface mount) (Pieces)</t>
+  </si>
+  <si>
+    <t>Black Garbage Bags (Kilogram)</t>
+  </si>
+  <si>
+    <t>Yellow Garbage Bags (Kilogram)</t>
+  </si>
+  <si>
+    <t>Red  Garbage Bags (Kilogram)</t>
+  </si>
+  <si>
+    <t>Printed roller (85cm) (-)</t>
+  </si>
+  <si>
+    <t>UNGA(Sembe) (-)</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FFFFFFFF"/>
       <name val="Calibri"/>
@@ -853,54 +868,54 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_comments_vml1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing1.vml"/><Relationship Id="rId_comments1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="../comments1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_comments_vml1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing2.vml"/><Relationship Id="rId_comments1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="../comments2.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_comments_vml1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing3.vml"/><Relationship Id="rId_comments1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="../comments3.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:D127"/>
+  <dimension ref="A1:D132"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A126" sqref="A126:D126"/>
+      <selection activeCell="A132" sqref="A132:D132"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8" customWidth="true" style="0"/>
     <col min="2" max="2" width="45" customWidth="true" style="0"/>
     <col min="3" max="3" width="20" customWidth="true" style="0"/>
     <col min="4" max="4" width="20" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="2" spans="1:4">
@@ -2015,67 +2030,113 @@
       <c r="A125">
         <v>124</v>
       </c>
       <c r="B125" t="s">
         <v>119</v>
       </c>
     </row>
     <row r="126" spans="1:4">
       <c r="A126" s="2">
         <v>125</v>
       </c>
       <c r="B126" s="2" t="s">
         <v>120</v>
       </c>
       <c r="C126" s="2"/>
       <c r="D126" s="2"/>
     </row>
     <row r="127" spans="1:4">
       <c r="A127">
         <v>126</v>
       </c>
       <c r="B127" t="s">
         <v>121</v>
       </c>
     </row>
+    <row r="128" spans="1:4">
+      <c r="A128" s="2">
+        <v>127</v>
+      </c>
+      <c r="B128" s="2" t="s">
+        <v>122</v>
+      </c>
+      <c r="C128" s="2"/>
+      <c r="D128" s="2"/>
+    </row>
+    <row r="129" spans="1:4">
+      <c r="A129">
+        <v>128</v>
+      </c>
+      <c r="B129" t="s">
+        <v>123</v>
+      </c>
+    </row>
+    <row r="130" spans="1:4">
+      <c r="A130" s="2">
+        <v>129</v>
+      </c>
+      <c r="B130" s="2" t="s">
+        <v>124</v>
+      </c>
+      <c r="C130" s="2"/>
+      <c r="D130" s="2"/>
+    </row>
+    <row r="131" spans="1:4">
+      <c r="A131">
+        <v>130</v>
+      </c>
+      <c r="B131" t="s">
+        <v>125</v>
+      </c>
+    </row>
+    <row r="132" spans="1:4">
+      <c r="A132" s="2">
+        <v>131</v>
+      </c>
+      <c r="B132" s="2" t="s">
+        <v>126</v>
+      </c>
+      <c r="C132" s="2"/>
+      <c r="D132" s="2"/>
+    </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <legacyDrawing r:id="rId_comments_vml1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:D127"/>
+  <dimension ref="A1:D132"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A126" sqref="A126:D126"/>
+      <selection activeCell="A132" sqref="A132:D132"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8" customWidth="true" style="0"/>
     <col min="2" max="2" width="45" customWidth="true" style="0"/>
     <col min="3" max="3" width="20" customWidth="true" style="0"/>
     <col min="4" max="4" width="20" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="2" spans="1:4">
@@ -3190,67 +3251,113 @@
       <c r="A125">
         <v>124</v>
       </c>
       <c r="B125" t="s">
         <v>119</v>
       </c>
     </row>
     <row r="126" spans="1:4">
       <c r="A126" s="2">
         <v>125</v>
       </c>
       <c r="B126" s="2" t="s">
         <v>120</v>
       </c>
       <c r="C126" s="2"/>
       <c r="D126" s="2"/>
     </row>
     <row r="127" spans="1:4">
       <c r="A127">
         <v>126</v>
       </c>
       <c r="B127" t="s">
         <v>121</v>
       </c>
     </row>
+    <row r="128" spans="1:4">
+      <c r="A128" s="2">
+        <v>127</v>
+      </c>
+      <c r="B128" s="2" t="s">
+        <v>122</v>
+      </c>
+      <c r="C128" s="2"/>
+      <c r="D128" s="2"/>
+    </row>
+    <row r="129" spans="1:4">
+      <c r="A129">
+        <v>128</v>
+      </c>
+      <c r="B129" t="s">
+        <v>123</v>
+      </c>
+    </row>
+    <row r="130" spans="1:4">
+      <c r="A130" s="2">
+        <v>129</v>
+      </c>
+      <c r="B130" s="2" t="s">
+        <v>124</v>
+      </c>
+      <c r="C130" s="2"/>
+      <c r="D130" s="2"/>
+    </row>
+    <row r="131" spans="1:4">
+      <c r="A131">
+        <v>130</v>
+      </c>
+      <c r="B131" t="s">
+        <v>125</v>
+      </c>
+    </row>
+    <row r="132" spans="1:4">
+      <c r="A132" s="2">
+        <v>131</v>
+      </c>
+      <c r="B132" s="2" t="s">
+        <v>126</v>
+      </c>
+      <c r="C132" s="2"/>
+      <c r="D132" s="2"/>
+    </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <legacyDrawing r:id="rId_comments_vml1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:D127"/>
+  <dimension ref="A1:D132"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A126" sqref="A126:D126"/>
+      <selection activeCell="A132" sqref="A132:D132"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="8" customWidth="true" style="0"/>
     <col min="2" max="2" width="45" customWidth="true" style="0"/>
     <col min="3" max="3" width="20" customWidth="true" style="0"/>
     <col min="4" max="4" width="20" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="2" spans="1:4">
@@ -4364,50 +4471,96 @@
     <row r="125" spans="1:4">
       <c r="A125">
         <v>124</v>
       </c>
       <c r="B125" t="s">
         <v>119</v>
       </c>
     </row>
     <row r="126" spans="1:4">
       <c r="A126" s="2">
         <v>125</v>
       </c>
       <c r="B126" s="2" t="s">
         <v>120</v>
       </c>
       <c r="C126" s="2"/>
       <c r="D126" s="2"/>
     </row>
     <row r="127" spans="1:4">
       <c r="A127">
         <v>126</v>
       </c>
       <c r="B127" t="s">
         <v>121</v>
       </c>
+    </row>
+    <row r="128" spans="1:4">
+      <c r="A128" s="2">
+        <v>127</v>
+      </c>
+      <c r="B128" s="2" t="s">
+        <v>122</v>
+      </c>
+      <c r="C128" s="2"/>
+      <c r="D128" s="2"/>
+    </row>
+    <row r="129" spans="1:4">
+      <c r="A129">
+        <v>128</v>
+      </c>
+      <c r="B129" t="s">
+        <v>123</v>
+      </c>
+    </row>
+    <row r="130" spans="1:4">
+      <c r="A130" s="2">
+        <v>129</v>
+      </c>
+      <c r="B130" s="2" t="s">
+        <v>124</v>
+      </c>
+      <c r="C130" s="2"/>
+      <c r="D130" s="2"/>
+    </row>
+    <row r="131" spans="1:4">
+      <c r="A131">
+        <v>130</v>
+      </c>
+      <c r="B131" t="s">
+        <v>125</v>
+      </c>
+    </row>
+    <row r="132" spans="1:4">
+      <c r="A132" s="2">
+        <v>131</v>
+      </c>
+      <c r="B132" s="2" t="s">
+        <v>126</v>
+      </c>
+      <c r="C132" s="2"/>
+      <c r="D132" s="2"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <legacyDrawing r:id="rId_comments_vml1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>